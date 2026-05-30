--- v0 (2026-05-09)
+++ v1 (2026-05-30)
@@ -79,63 +79,63 @@
   <si>
     <t>Civil Society Organisations</t>
   </si>
   <si>
     <t>No category</t>
   </si>
   <si>
     <t>Academia And Research</t>
   </si>
   <si>
     <t>Public Administration National</t>
   </si>
   <si>
     <t>Business Support Organisations</t>
   </si>
   <si>
     <t>Question</t>
   </si>
   <si>
     <t>Group Score</t>
   </si>
   <si>
     <t>Your Score</t>
   </si>
   <si>
+    <t>1.1 Las organizaciones activas de la sociedad civil y de la economía social promueven el emprendimiento social en su territorio.</t>
+  </si>
+  <si>
+    <t>1.2 Se llevan a cabo actividades de sensibilización en su territorio.</t>
+  </si>
+  <si>
     <t>1.3 La enseñanza contribuye a generar actitudes positivas hacia el emprendimiento social.</t>
   </si>
   <si>
-    <t>1.2 Se llevan a cabo actividades de sensibilización en su territorio.</t>
-[...1 lines deleted...]
-  <si>
     <t>1.4 Las universidades y/o el mundo académico son activos en el ámbito del emprendimiento social.</t>
   </si>
   <si>
     <t>1.5 Se recogen datos estadísticos sobre las empresas sociales.</t>
-  </si>
-[...1 lines deleted...]
-    <t>1.1 Las organizaciones activas de la sociedad civil y de la economía social promueven el emprendimiento social en su territorio.</t>
   </si>
   <si>
     <t>2.1 Los órganos institucionales apoyan y se implican con las empresas sociales.</t>
   </si>
   <si>
     <t>2.2 Los mecanismos de coordinación eficaces generan sinergias entre las agencias gubernamentales y en todos los niveles de gobierno.</t>
   </si>
   <si>
     <t>2.3 El proceso de elaboración de políticas para apoyar el desarrollo de la empresa social es inclusivo.</t>
   </si>
   <si>
     <t>2.4 Se ha adoptado formalmente una estrategia para el desarrollo de la empresa social.</t>
   </si>
   <si>
     <t>2.5 La adopción de la estrategia para el desarrollo de la empresa social está bien planteada.</t>
   </si>
   <si>
     <t>3.1 La legislación contempla las empresas sociales</t>
   </si>
   <si>
     <t>3.2 La legislación relativa a las empresas sociales es pertinente y se ha confeccionado junto con las partes interesadas oportunas.</t>
   </si>
   <si>
     <t>3.3 Los procedimientos administrativos específicos para las empresas sociales son accesibles y claros.</t>
   </si>
@@ -1350,51 +1350,51 @@
       </c>
       <c r="U4" s="6" t="s">
         <v>17</v>
       </c>
       <c r="V4" s="8" t="s">
         <v>18</v>
       </c>
       <c r="W4" s="8" t="s">
         <v>19</v>
       </c>
       <c r="Y4" s="6" t="s">
         <v>17</v>
       </c>
       <c r="Z4" s="8" t="s">
         <v>18</v>
       </c>
       <c r="AA4" s="8" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="5" spans="1:27">
       <c r="A5" s="7" t="s">
         <v>20</v>
       </c>
       <c r="B5" s="3">
-        <v>4.4</v>
+        <v>4</v>
       </c>
       <c r="C5" s="3"/>
       <c r="E5" s="7" t="s">
         <v>25</v>
       </c>
       <c r="F5" s="3">
         <v>4.9</v>
       </c>
       <c r="G5" s="3"/>
       <c r="I5" s="7" t="s">
         <v>30</v>
       </c>
       <c r="J5" s="3">
         <v>4.6</v>
       </c>
       <c r="K5" s="3"/>
       <c r="M5" s="7" t="s">
         <v>33</v>
       </c>
       <c r="N5" s="3">
         <v>3.9</v>
       </c>
       <c r="O5" s="3"/>
       <c r="Q5" s="7" t="s">
         <v>39</v>
@@ -1452,147 +1452,147 @@
       </c>
       <c r="R6" s="3">
         <v>5.3</v>
       </c>
       <c r="S6" s="3"/>
       <c r="U6" s="7" t="s">
         <v>46</v>
       </c>
       <c r="V6" s="3">
         <v>6.4</v>
       </c>
       <c r="W6" s="3"/>
       <c r="Y6" s="7" t="s">
         <v>50</v>
       </c>
       <c r="Z6" s="3">
         <v>5.1</v>
       </c>
       <c r="AA6" s="3"/>
     </row>
     <row r="7" spans="1:27">
       <c r="A7" s="7" t="s">
         <v>22</v>
       </c>
       <c r="B7" s="3">
-        <v>4.9</v>
+        <v>4.4</v>
       </c>
       <c r="C7" s="3"/>
       <c r="E7" s="7" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="3">
         <v>3.4</v>
       </c>
       <c r="G7" s="3"/>
       <c r="I7" s="7" t="s">
         <v>32</v>
       </c>
       <c r="J7" s="3">
         <v>4</v>
       </c>
       <c r="K7" s="3"/>
       <c r="M7" s="7" t="s">
         <v>35</v>
       </c>
       <c r="N7" s="3">
         <v>4.7</v>
       </c>
       <c r="O7" s="3"/>
       <c r="Q7" s="7" t="s">
         <v>41</v>
       </c>
       <c r="R7" s="3">
         <v>4.9</v>
       </c>
       <c r="S7" s="3"/>
       <c r="U7" s="7" t="s">
         <v>47</v>
       </c>
       <c r="V7" s="3">
         <v>4.9</v>
       </c>
       <c r="W7" s="3"/>
       <c r="Y7" s="7" t="s">
         <v>51</v>
       </c>
       <c r="Z7" s="3">
         <v>4.7</v>
       </c>
       <c r="AA7" s="3"/>
     </row>
     <row r="8" spans="1:27">
       <c r="A8" s="7" t="s">
         <v>23</v>
       </c>
       <c r="B8" s="3">
-        <v>4.4</v>
+        <v>4.9</v>
       </c>
       <c r="C8" s="3"/>
       <c r="E8" s="7" t="s">
         <v>28</v>
       </c>
       <c r="F8" s="3">
         <v>4.4</v>
       </c>
       <c r="G8" s="3"/>
       <c r="I8" s="4"/>
       <c r="M8" s="7" t="s">
         <v>36</v>
       </c>
       <c r="N8" s="3">
         <v>4.3</v>
       </c>
       <c r="O8" s="3"/>
       <c r="Q8" s="7" t="s">
         <v>42</v>
       </c>
       <c r="R8" s="3">
         <v>5</v>
       </c>
       <c r="S8" s="3"/>
       <c r="U8" s="7" t="s">
         <v>48</v>
       </c>
       <c r="V8" s="3">
         <v>5.7</v>
       </c>
       <c r="W8" s="3"/>
       <c r="Y8" s="7" t="s">
         <v>52</v>
       </c>
       <c r="Z8" s="3">
         <v>4.7</v>
       </c>
       <c r="AA8" s="3"/>
     </row>
     <row r="9" spans="1:27">
       <c r="A9" s="7" t="s">
         <v>24</v>
       </c>
       <c r="B9" s="3">
-        <v>4</v>
+        <v>4.4</v>
       </c>
       <c r="C9" s="3"/>
       <c r="E9" s="7" t="s">
         <v>29</v>
       </c>
       <c r="F9" s="3">
         <v>4.1</v>
       </c>
       <c r="G9" s="3"/>
       <c r="M9" s="7" t="s">
         <v>37</v>
       </c>
       <c r="N9" s="3">
         <v>5.4</v>
       </c>
       <c r="O9" s="3"/>
       <c r="Q9" s="7" t="s">
         <v>43</v>
       </c>
       <c r="R9" s="3">
         <v>5.4</v>
       </c>
       <c r="S9" s="3"/>
       <c r="U9" s="4"/>
       <c r="Y9" s="4"/>