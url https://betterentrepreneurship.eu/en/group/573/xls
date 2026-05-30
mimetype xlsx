--- v0 (2026-05-09)
+++ v1 (2026-05-30)
@@ -85,57 +85,57 @@
   <si>
     <t>Academia And Research</t>
   </si>
   <si>
     <t>Public Administration National</t>
   </si>
   <si>
     <t>Business Support Organisations</t>
   </si>
   <si>
     <t>Question</t>
   </si>
   <si>
     <t>Group Score</t>
   </si>
   <si>
     <t>Your Score</t>
   </si>
   <si>
     <t>1.1 Active civil society and social economy organisations foster social entrepreneurship in your territory.</t>
   </si>
   <si>
     <t>1.2 Awareness-raising activities are undertaken in your territory.</t>
   </si>
   <si>
+    <t>1.3 Education contributes to the development of positive attitudes towards social entrepreneurship.</t>
+  </si>
+  <si>
     <t>1.4 Universities and/or the academia are active in the field of social entrepreneurship.</t>
   </si>
   <si>
     <t>1.5 Statistical data are collected on social enterprises.</t>
-  </si>
-[...1 lines deleted...]
-    <t>1.3 Education contributes to the development of positive attitudes towards social entrepreneurship.</t>
   </si>
   <si>
     <t>2.1 Institutional bodies support and engage with social enterprises.</t>
   </si>
   <si>
     <t>2.2 Effective coordination mechanisms build synergies among government agencies and across government levels.</t>
   </si>
   <si>
     <t>2.3 The process for developing policies to support social enterprise development is inclusive.</t>
   </si>
   <si>
     <t>2.4 A formally endorsed strategy for social enterprise development exists.</t>
   </si>
   <si>
     <t>2.5 The implementation of the strategy for social enterprise development is well-planned.</t>
   </si>
   <si>
     <t>3.1 Social enterprises are legally recognised.</t>
   </si>
   <si>
     <t>3.2 Legislation on social enterprises is pertinent and has been developed together with relevant stakeholders.</t>
   </si>
   <si>
     <t>3.3 Administrative procedures specific to social enterprises are accessible and clear.</t>
   </si>
@@ -1452,102 +1452,102 @@
       </c>
       <c r="R6" s="3">
         <v>5.3</v>
       </c>
       <c r="S6" s="3"/>
       <c r="U6" s="7" t="s">
         <v>46</v>
       </c>
       <c r="V6" s="3">
         <v>6.4</v>
       </c>
       <c r="W6" s="3"/>
       <c r="Y6" s="7" t="s">
         <v>50</v>
       </c>
       <c r="Z6" s="3">
         <v>5.1</v>
       </c>
       <c r="AA6" s="3"/>
     </row>
     <row r="7" spans="1:27">
       <c r="A7" s="7" t="s">
         <v>22</v>
       </c>
       <c r="B7" s="3">
-        <v>4.9</v>
+        <v>4.4</v>
       </c>
       <c r="C7" s="3"/>
       <c r="E7" s="7" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="3">
         <v>3.4</v>
       </c>
       <c r="G7" s="3"/>
       <c r="I7" s="7" t="s">
         <v>32</v>
       </c>
       <c r="J7" s="3">
         <v>4</v>
       </c>
       <c r="K7" s="3"/>
       <c r="M7" s="7" t="s">
         <v>35</v>
       </c>
       <c r="N7" s="3">
         <v>4.7</v>
       </c>
       <c r="O7" s="3"/>
       <c r="Q7" s="7" t="s">
         <v>41</v>
       </c>
       <c r="R7" s="3">
         <v>4.9</v>
       </c>
       <c r="S7" s="3"/>
       <c r="U7" s="7" t="s">
         <v>47</v>
       </c>
       <c r="V7" s="3">
         <v>4.9</v>
       </c>
       <c r="W7" s="3"/>
       <c r="Y7" s="7" t="s">
         <v>51</v>
       </c>
       <c r="Z7" s="3">
         <v>4.7</v>
       </c>
       <c r="AA7" s="3"/>
     </row>
     <row r="8" spans="1:27">
       <c r="A8" s="7" t="s">
         <v>23</v>
       </c>
       <c r="B8" s="3">
-        <v>4.4</v>
+        <v>4.9</v>
       </c>
       <c r="C8" s="3"/>
       <c r="E8" s="7" t="s">
         <v>28</v>
       </c>
       <c r="F8" s="3">
         <v>4.4</v>
       </c>
       <c r="G8" s="3"/>
       <c r="I8" s="4"/>
       <c r="M8" s="7" t="s">
         <v>36</v>
       </c>
       <c r="N8" s="3">
         <v>4.3</v>
       </c>
       <c r="O8" s="3"/>
       <c r="Q8" s="7" t="s">
         <v>42</v>
       </c>
       <c r="R8" s="3">
         <v>5</v>
       </c>
       <c r="S8" s="3"/>
       <c r="U8" s="7" t="s">