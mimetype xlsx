--- v0 (2026-05-09)
+++ v1 (2026-11-04)
@@ -94,126 +94,126 @@
   <si>
     <t>Question</t>
   </si>
   <si>
     <t>Group Score</t>
   </si>
   <si>
     <t>Your Score</t>
   </si>
   <si>
     <t>1.1 Aktive Organisationen der Zivilgesellschaft und der Sozialwirtschaft sorgen in Ihrer Region für eine Unterstützung des sozialen Unternehmertums.</t>
   </si>
   <si>
     <t>1.2 Es werden Sensibilisierungsmaßnahmen in Ihrer Region durchgeführt.</t>
   </si>
   <si>
     <t>1.3 Bildung trägt zur Entwicklung einer positiven Einstellung gegenüber sozialem Unternehmertum bei.</t>
   </si>
   <si>
     <t>1.4 Universitäten und/oder Akademien sind im Bereich des sozialen Unternehmertums tätig.</t>
   </si>
   <si>
     <t>1.5 Es werden statistische Daten über soziale Unternehmen gesammelt.</t>
   </si>
   <si>
+    <t>2.2 Wirksame Koordinationsmechanismen sorgen für Synergien zwischen den Regierungsbehörden und zwischen den Regierungsebenen.</t>
+  </si>
+  <si>
     <t>2.1 Institutionelle Einrichtungen unterstützen und befassen sich mit sozialen Unternehmen.</t>
   </si>
   <si>
-    <t>2.2 Wirksame Koordinationsmechanismen sorgen für Synergien zwischen den Regierungsbehörden und zwischen den Regierungsebenen.</t>
-[...1 lines deleted...]
-  <si>
     <t>2.3 Es gibt ein umfassendes Strategieentwicklungsverfahren zur Unterstützung sozialer Unternehmen in ihrer Entwicklung.</t>
   </si>
   <si>
     <t>2.4 Es besteht eine formell befürwortete Strategie zur Entwicklung von sozialen Unternehmen.</t>
   </si>
   <si>
     <t>2.5 Die Umsetzung der Strategie zur Entwicklung sozialer Unternehmen ist sorgfältig geplant.</t>
   </si>
   <si>
+    <t>3.3 Die speziellen Verwaltungsverfahren für soziale Unternehmen sind klar und zugänglich.</t>
+  </si>
+  <si>
     <t>3.1 Soziale Unternehmen sind rechtlich anerkannt.</t>
   </si>
   <si>
     <t>3.2 Die Gesetzgebung zu sozialen Unternehmen ist sachdienlich und wurde in Zusammenarbeit mit relevanten Akteuren entwickelt.</t>
   </si>
   <si>
-    <t>3.3 Die speziellen Verwaltungsverfahren für soziale Unternehmen sind klar und zugänglich.</t>
-[...1 lines deleted...]
-  <si>
     <t>4.1 Der Finanzierungsmarkt wurde vorgezeichnet.</t>
   </si>
   <si>
     <t>4.2 Soziale Unternehmen haben Zugang zu geeigneten Finanzierungsformen für ihre jeweilige Entwicklungsstufe.</t>
   </si>
   <si>
     <t>4.3 Soziale Unternehmen werden bei ihrer finanziellen Entwicklung von einer Reihe von spezialisierten Dienstleistern unterstützt.</t>
   </si>
   <si>
     <t>4.4 Eine ausreichende Anzahl von spezialisierten privaten Geldgebern wendet sich aktiv an soziale Unternehmen.</t>
   </si>
   <si>
     <t>4.5 Politische Entscheidungsträger wenden sich aktiv an die etablierten Geldgeber, um sie für soziale Unternehmen zu sensibilisieren.</t>
   </si>
   <si>
     <t>4.6 Öffentliche Mittel werden wirksam eingesetzt, um soziale Unternehmen sowohl direkt als auch über Vermittler zu finanzieren.</t>
   </si>
   <si>
     <t>5.1 Soziale Unternehmen nutzen die Möglichkeiten neuer Technologien für den Zugang zu den Märkten.</t>
   </si>
   <si>
     <t>5.2 Soziale Unternehmen haben Zugang zu öffentlichen Märkten.</t>
   </si>
   <si>
     <t>5.3 Öffentliche Behörden werden bei der Verwendung von Sozialklauseln für die Auftragsvergabe unterstützt.</t>
   </si>
   <si>
     <t>5.4 Soziale Unternehmen haben Zugang zu Unterstützung bei der Beantwortung von Ausschreibungen.</t>
   </si>
   <si>
     <t>5.5 Soziale Unternehmen nutzen die Chancen, die ihnen auf den privaten Märkten geboten werden.</t>
   </si>
   <si>
     <t>5.6 Es gibt Maßnahmen, die den Zugang von sozialen Unternehmen zu privaten Märkten unterstützen.</t>
   </si>
   <si>
     <t>6.1 Für soziale Unternehmen stehen gezielte Schulungsmaßnahmen zur Verfügung.</t>
   </si>
   <si>
     <t>6.2 Soziale Unternehmen haben Zugang zu Coaching- und Mentoring-Programmen.</t>
   </si>
   <si>
     <t>6.3 Sozialen Unternehmen stehen Strukturen zur Unterstützung der Unternehmensentwicklung zur Verfügung.</t>
   </si>
   <si>
     <t>6.4 Netzwerke unterstützen die Entwicklung von sozialen Unternehmen.</t>
   </si>
   <si>
+    <t>7.2 Die Auswirkungsmetriken und Berichterstattungstechniken werden mit der Gemeinschaft der sozialen Unternehmen gemeinsam erstellt.</t>
+  </si>
+  <si>
     <t>7.1 Soziale Unternehmen haben Zugang zu Methoden für die Messung und/oder Berichterstattung über die Auswirkungen.</t>
-  </si>
-[...1 lines deleted...]
-    <t>7.2 Die Auswirkungsmetriken und Berichterstattungstechniken werden mit der Gemeinschaft der sozialen Unternehmen gemeinsam erstellt.</t>
   </si>
   <si>
     <t>7.3 Es gibt Sensibilisierungsinitiativen zur Messung der Auswirkungen und/oder Berichterstattung.</t>
   </si>
   <si>
     <t>7.4 Die Funktionalität der Messung und/oder Berichterstattung über die Auswirkungen wird in der öffentlichen Debatte diskutiert und fließt in die Politik ein.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
@@ -1357,160 +1357,160 @@
       <c r="W4" s="8" t="s">
         <v>19</v>
       </c>
       <c r="Y4" s="6" t="s">
         <v>17</v>
       </c>
       <c r="Z4" s="8" t="s">
         <v>18</v>
       </c>
       <c r="AA4" s="8" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="5" spans="1:27">
       <c r="A5" s="7" t="s">
         <v>20</v>
       </c>
       <c r="B5" s="3">
         <v>4</v>
       </c>
       <c r="C5" s="3"/>
       <c r="E5" s="7" t="s">
         <v>25</v>
       </c>
       <c r="F5" s="3">
-        <v>4.9</v>
+        <v>3.6</v>
       </c>
       <c r="G5" s="3"/>
       <c r="I5" s="7" t="s">
         <v>30</v>
       </c>
       <c r="J5" s="3">
-        <v>4.6</v>
+        <v>4</v>
       </c>
       <c r="K5" s="3"/>
       <c r="M5" s="7" t="s">
         <v>33</v>
       </c>
       <c r="N5" s="3">
         <v>3.9</v>
       </c>
       <c r="O5" s="3"/>
       <c r="Q5" s="7" t="s">
         <v>39</v>
       </c>
       <c r="R5" s="3">
         <v>5.4</v>
       </c>
       <c r="S5" s="3"/>
       <c r="U5" s="7" t="s">
         <v>45</v>
       </c>
       <c r="V5" s="3">
         <v>5.7</v>
       </c>
       <c r="W5" s="3"/>
       <c r="Y5" s="7" t="s">
         <v>49</v>
       </c>
       <c r="Z5" s="3">
-        <v>4.7</v>
+        <v>5.1</v>
       </c>
       <c r="AA5" s="3"/>
     </row>
     <row r="6" spans="1:27">
       <c r="A6" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B6" s="3">
         <v>4.6</v>
       </c>
       <c r="C6" s="3"/>
       <c r="E6" s="7" t="s">
         <v>26</v>
       </c>
       <c r="F6" s="3">
-        <v>3.6</v>
+        <v>4.9</v>
       </c>
       <c r="G6" s="3"/>
       <c r="I6" s="7" t="s">
         <v>31</v>
       </c>
       <c r="J6" s="3">
-        <v>4.3</v>
+        <v>4.6</v>
       </c>
       <c r="K6" s="3"/>
       <c r="M6" s="7" t="s">
         <v>34</v>
       </c>
       <c r="N6" s="3">
         <v>5.1</v>
       </c>
       <c r="O6" s="3"/>
       <c r="Q6" s="7" t="s">
         <v>40</v>
       </c>
       <c r="R6" s="3">
         <v>5.3</v>
       </c>
       <c r="S6" s="3"/>
       <c r="U6" s="7" t="s">
         <v>46</v>
       </c>
       <c r="V6" s="3">
         <v>6.4</v>
       </c>
       <c r="W6" s="3"/>
       <c r="Y6" s="7" t="s">
         <v>50</v>
       </c>
       <c r="Z6" s="3">
-        <v>5.1</v>
+        <v>4.7</v>
       </c>
       <c r="AA6" s="3"/>
     </row>
     <row r="7" spans="1:27">
       <c r="A7" s="7" t="s">
         <v>22</v>
       </c>
       <c r="B7" s="3">
         <v>4.4</v>
       </c>
       <c r="C7" s="3"/>
       <c r="E7" s="7" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="3">
         <v>3.4</v>
       </c>
       <c r="G7" s="3"/>
       <c r="I7" s="7" t="s">
         <v>32</v>
       </c>
       <c r="J7" s="3">
-        <v>4</v>
+        <v>4.3</v>
       </c>
       <c r="K7" s="3"/>
       <c r="M7" s="7" t="s">
         <v>35</v>
       </c>
       <c r="N7" s="3">
         <v>4.7</v>
       </c>
       <c r="O7" s="3"/>
       <c r="Q7" s="7" t="s">
         <v>41</v>
       </c>
       <c r="R7" s="3">
         <v>4.9</v>
       </c>
       <c r="S7" s="3"/>
       <c r="U7" s="7" t="s">
         <v>47</v>
       </c>
       <c r="V7" s="3">
         <v>4.9</v>
       </c>
       <c r="W7" s="3"/>
       <c r="Y7" s="7" t="s">
         <v>51</v>