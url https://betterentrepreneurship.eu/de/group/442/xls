--- v0 (2026-05-06)
+++ v1 (2026-11-02)
@@ -85,93 +85,93 @@
   <si>
     <t>Question</t>
   </si>
   <si>
     <t>Group Score</t>
   </si>
   <si>
     <t>Your Score</t>
   </si>
   <si>
     <t>1.1 Das Unternehmertum von Frauen wird in der Gesellschaft stark beworben.</t>
   </si>
   <si>
     <t>1.2 Das Unternehmertum wird anhand von verschiedenen Profilen von Frauen beworben.</t>
   </si>
   <si>
     <t>1.3 Gezielte Kampagnen bewerben das Unternehmertum von Frauen bei wichtigen Vorbildern.</t>
   </si>
   <si>
     <t>1.4 Die formale Bildung baut unter den Studenten eine positive Einstellung gegenüber weiblichem Unternehmertum auf.</t>
   </si>
   <si>
     <t>1.5 Überwachung und Bewertung werden verwendet, um die Auswirkungen der Werbeaktivitäten für Unternehmertum auf Frauen zu bewerten.</t>
   </si>
   <si>
+    <t>2.2 Es gibt einen Aktionsplan zur Mobilisierung von Akteuren des öffentlichen Sektors und anderer relevanter Akteure, um die politischen Ziele zum Unternehmertum von Frauen zu erreichen.</t>
+  </si>
+  <si>
     <t>2.1 Die politischen Zielsetzungen und Ziele zur Bewerbung und Unterstützung des Unternehmertums von Frauen wurden definiert.</t>
   </si>
   <si>
-    <t>2.2 Es gibt einen Aktionsplan zur Mobilisierung von Akteuren des öffentlichen Sektors und anderer relevanter Akteure, um die politischen Ziele zum Unternehmertum von Frauen zu erreichen.</t>
-[...1 lines deleted...]
-  <si>
     <t>2.3 Für die Umsetzung der Unterstützung für das Unternehmertum von Frauen wurden angemessene Finanzmittel bereitgestellt.</t>
   </si>
   <si>
     <t>2.4 Es gibt wirksame Koordinierungsmechanismen zur Erleichterung der Zusammenarbeit zwischen den Akteuren des öffentlichen Sektors, die an der Gestaltung und Durchführung von Strategien und Programmen für das Unternehmertum von Frauen beteiligt sind.</t>
   </si>
   <si>
     <t>2.5 Outreach-Methoden sind auf unterschiedliche Profile von Frauen zugeschnitten, um sie über mögliche Unterstützungsangebote für das Unternehmertum zu informieren.</t>
   </si>
   <si>
     <t>2.6 Die Unterstützungsanbieter sind dafür ausgerüstet, mit unterschiedlichen Profilen von Unternehmerinnen zu arbeiten.</t>
   </si>
   <si>
     <t>2.7 Überwachung und Bewertung werden eingesetzt, um die Fortschritte mit den strategischen Zielsetzungen und Zielen für das Unternehmertum von Frauen zu vergleichen.</t>
   </si>
   <si>
+    <t>3.2 Es gibt maßgeschneiderte Informationen zur Unternehmensgründung, die für verschiedene Profile potenzieller Unternehmerinnen zugänglich sind.</t>
+  </si>
+  <si>
     <t>3.1 Regelungen und -verfahren für Unternehmensgründungen stellen für Unternehmerinnen keine übermäßigen Schwierigkeiten dar.</t>
   </si>
   <si>
-    <t>3.2 Es gibt maßgeschneiderte Informationen zur Unternehmensgründung, die für verschiedene Profile potenzieller Unternehmerinnen zugänglich sind.</t>
-[...1 lines deleted...]
-  <si>
     <t>3.3 Die Sozialversicherungssysteme enthalten Anreize für das Unternehmertum von Frauen.</t>
   </si>
   <si>
     <t>3.4 Überwachung und Bewertung werden genutzt, um Probleme im Regelungsrahmen für das Unternehmertum von Frauen zu bewerten.</t>
   </si>
   <si>
+    <t>4.4 Für Frauen werden Unternehmensentwicklungsdienste geboten.</t>
+  </si>
+  <si>
     <t>4.1 Es werden Bedarfsanalysen verwendet, um die zur Stärkung der unternehmerischen Fähigkeiten für verschiedene Profile von Unternehmerinnen erforderlichen politischen Unterstützungsmaßnahmen zu identifizieren.</t>
   </si>
   <si>
     <t>4.2 Frauen wird ein Unternehmenstraining geboten.</t>
   </si>
   <si>
     <t>4.3 Für Frauen wird unternehmerisches Coaching und Mentoring geboten.</t>
-  </si>
-[...1 lines deleted...]
-    <t>4.4 Für Frauen werden Unternehmensentwicklungsdienste geboten.</t>
   </si>
   <si>
     <t>4.5 Initiativen zur Entwicklung unternehmerischer Fähigkeiten für Frauen sind eng mit Unterstützungen für Unternehmensfinanzierungen verknüpft.</t>
   </si>
   <si>
     <t>4.6 Initiativen zur Entwicklung unternehmerischer Fähigkeiten für Frauen werden über geeignete Kanäle vermittelt.</t>
   </si>
   <si>
     <t>4.7 Initiativen zur Entwicklung von unternehmerischen Fähigkeiten sind auf unterschiedliche Profile von Frauen zugeschnitten.</t>
   </si>
   <si>
     <t>4.8 Überwachung und Bewertung werden eingesetzt, um die Wirkung, Effektivität und Effizienz von gezielten Unternehmenstrainings, Coaching und Mentoring sowie Unternehmensentwicklungsdiensten für Frauen zu messen.</t>
   </si>
   <si>
     <t>5.1 Es werden Bedarfsanalysen verwendet, um zu ermitteln, wie die Politik Lücken in der Verfügbarkeit und Zugänglichkeit von Finanzmitteln für Unternehmerinnen schließen kann.</t>
   </si>
   <si>
     <t>5.2 Die aktuellen Finanzierungsangebote für Unternehmensgründungen sind für unterschiedliche Profile von Frauen geeignet.</t>
   </si>
   <si>
     <t>5.3 Die aktuellen Angebote zur Geschäftsentwicklungs- und Wachstumsfinanzierung sind für verschiedene Profile von Frauen geeignet.</t>
   </si>
   <si>
     <t>5.4 Die aktuellen Angebote zur Unternehmensfinanzierung für Unternehmen mit hohem Wachstumspotenzial sind für Frauen angemessen.</t>
   </si>
@@ -1307,197 +1307,197 @@
       <c r="S4" s="8" t="s">
         <v>16</v>
       </c>
       <c r="U4" s="6" t="s">
         <v>14</v>
       </c>
       <c r="V4" s="8" t="s">
         <v>15</v>
       </c>
       <c r="W4" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="7" t="s">
         <v>17</v>
       </c>
       <c r="B5" s="3">
         <v>6.3</v>
       </c>
       <c r="C5" s="3"/>
       <c r="E5" s="7" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="G5" s="3"/>
       <c r="I5" s="7" t="s">
         <v>29</v>
       </c>
       <c r="J5" s="3">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="K5" s="3"/>
       <c r="M5" s="7" t="s">
         <v>33</v>
       </c>
       <c r="N5" s="3">
-        <v>5.2</v>
+        <v>5.6</v>
       </c>
       <c r="O5" s="3"/>
       <c r="Q5" s="7" t="s">
         <v>41</v>
       </c>
       <c r="R5" s="3">
         <v>4</v>
       </c>
       <c r="S5" s="3"/>
       <c r="U5" s="7" t="s">
         <v>48</v>
       </c>
       <c r="V5" s="3">
         <v>6</v>
       </c>
       <c r="W5" s="3"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="7" t="s">
         <v>18</v>
       </c>
       <c r="B6" s="3">
         <v>5.5</v>
       </c>
       <c r="C6" s="3"/>
       <c r="E6" s="7" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="G6" s="3"/>
       <c r="I6" s="7" t="s">
         <v>30</v>
       </c>
       <c r="J6" s="3">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="K6" s="3"/>
       <c r="M6" s="7" t="s">
         <v>34</v>
       </c>
       <c r="N6" s="3">
-        <v>6</v>
+        <v>5.2</v>
       </c>
       <c r="O6" s="3"/>
       <c r="Q6" s="7" t="s">
         <v>42</v>
       </c>
       <c r="R6" s="3">
         <v>7</v>
       </c>
       <c r="S6" s="3"/>
       <c r="U6" s="7" t="s">
         <v>49</v>
       </c>
       <c r="V6" s="3">
         <v>9</v>
       </c>
       <c r="W6" s="3"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="7" t="s">
         <v>19</v>
       </c>
       <c r="B7" s="3">
         <v>6.3</v>
       </c>
       <c r="C7" s="3"/>
       <c r="E7" s="7" t="s">
         <v>24</v>
       </c>
       <c r="F7" s="3">
         <v>10</v>
       </c>
       <c r="G7" s="3"/>
       <c r="I7" s="7" t="s">
         <v>31</v>
       </c>
       <c r="J7" s="3">
         <v>10</v>
       </c>
       <c r="K7" s="3"/>
       <c r="M7" s="7" t="s">
         <v>35</v>
       </c>
       <c r="N7" s="3">
-        <v>5.4</v>
+        <v>6</v>
       </c>
       <c r="O7" s="3"/>
       <c r="Q7" s="7" t="s">
         <v>43</v>
       </c>
       <c r="R7" s="3">
         <v>9</v>
       </c>
       <c r="S7" s="3"/>
       <c r="U7" s="7" t="s">
         <v>50</v>
       </c>
       <c r="V7" s="3">
         <v>9</v>
       </c>
       <c r="W7" s="3"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="7" t="s">
         <v>20</v>
       </c>
       <c r="B8" s="3">
         <v>5</v>
       </c>
       <c r="C8" s="3"/>
       <c r="E8" s="7" t="s">
         <v>25</v>
       </c>
       <c r="F8" s="3">
         <v>9</v>
       </c>
       <c r="G8" s="3"/>
       <c r="I8" s="7" t="s">
         <v>32</v>
       </c>
       <c r="J8" s="3">
         <v>6</v>
       </c>
       <c r="K8" s="3"/>
       <c r="M8" s="7" t="s">
         <v>36</v>
       </c>
       <c r="N8" s="3">
-        <v>5.6</v>
+        <v>5.4</v>
       </c>
       <c r="O8" s="3"/>
       <c r="Q8" s="7" t="s">
         <v>44</v>
       </c>
       <c r="R8" s="3">
         <v>7</v>
       </c>
       <c r="S8" s="3"/>
       <c r="U8" s="7" t="s">
         <v>51</v>
       </c>
       <c r="V8" s="3">
         <v>8</v>
       </c>
       <c r="W8" s="3"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B9" s="3">
         <v>3.8</v>
       </c>
       <c r="C9" s="3"/>