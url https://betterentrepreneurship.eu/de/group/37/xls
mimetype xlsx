--- v0 (2026-05-01)
+++ v1 (2026-10-31)
@@ -70,99 +70,99 @@
   <si>
     <t>Finance</t>
   </si>
   <si>
     <t>Networks</t>
   </si>
   <si>
     <t>No category</t>
   </si>
   <si>
     <t>Question</t>
   </si>
   <si>
     <t>Group Score</t>
   </si>
   <si>
     <t>Your Score</t>
   </si>
   <si>
     <t>1.1 Das Jugendunternehmertum wird in der Gesellschaft stark beworben.</t>
   </si>
   <si>
     <t>1.2 Das Unternehmertum wird anhand von verschiedenen Profilen von Jugendlichen beworben.</t>
   </si>
   <si>
+    <t>1.4 Die formale Bildung baut unter den Studenten eine positive Einstellung gegenüber dem Unternehmertum auf.</t>
+  </si>
+  <si>
     <t>1.3 Gezielte Kampagnen bewerben das Jugendunternehmertum bei wichtigen Vorbildern.</t>
   </si>
   <si>
-    <t>1.4 Die formale Bildung baut unter den Studenten eine positive Einstellung gegenüber dem Unternehmertum auf.</t>
-[...1 lines deleted...]
-  <si>
     <t>1.5 Überwachung und Bewertung werden verwendet, um die Auswirkungen der Werbeaktivitäten zum Jugendunternehmertum zu bewerten.</t>
   </si>
   <si>
     <t>2.1 Die politischen Zielsetzungen und Ziele zur Bewerbung und Unterstützung des Jugendunternehmertums wurden definiert.</t>
   </si>
   <si>
+    <t>2.4 Es gibt wirksame Koordinierungsmechanismen zur Erleichterung der Zusammenarbeit zwischen den Akteuren des öffentlichen Sektors, die an der Gestaltung und Durchführung von Strategien und Programmen für das Jugendunternehmertum beteiligt sind.</t>
+  </si>
+  <si>
     <t>2.2 Es gibt einen Aktionsplan zur Mobilisierung von Akteuren des öffentlichen Sektors und anderer relevanter Akteure, um die politischen Ziele zum Jugendunternehmertum zu erreichen.</t>
   </si>
   <si>
     <t>2.3 Für die Umsetzung der Unterstützung für das Jugendunternehmertum wurden angemessene Finanzmittel bereitgestellt.</t>
   </si>
   <si>
-    <t>2.4 Es gibt wirksame Koordinierungsmechanismen zur Erleichterung der Zusammenarbeit zwischen den Akteuren des öffentlichen Sektors, die an der Gestaltung und Durchführung von Strategien und Programmen für das Jugendunternehmertum beteiligt sind.</t>
-[...1 lines deleted...]
-  <si>
     <t>2.5 Outreach-Methoden sind auf unterschiedliche Profile von Jugendlichen zugeschnitten, um sie über mögliche Unterstützungsangebote für Unternehmer zu informieren.</t>
   </si>
   <si>
     <t>2.6 Die Unterstützungsanbieter sind dafür ausgerüstet, mit unterschiedlichen Profilen von jugendlichen Unternehmern zu arbeiten.</t>
   </si>
   <si>
     <t>2.7 Überwachung und Bewertung werden eingesetzt, um die Fortschritte bei den strategischen Zielsetzungen und Zielen für das Jugendunternehmertum zu messen.</t>
   </si>
   <si>
     <t>3.1 Regelungen und Verfahren für Unternehmensgründungen stellen für jugendliche Unternehmer keine übermäßigen Schwierigkeiten dar.</t>
   </si>
   <si>
     <t>3.2 Es gibt maßgeschneiderte Informationen zur Unternehmensgründung, die für verschiedene Profile potenzieller jugendlicher Unternehmer zugänglich sind.</t>
   </si>
   <si>
     <t>3.3 Die Sozialversicherungssysteme enthalten Anreize für das Jugendunternehmertum.</t>
   </si>
   <si>
     <t>3.4 Überwachung und Bewertung werden genutzt, um Probleme im Regelungsrahmen für das Jugendunternehmertum zu bewerten.</t>
   </si>
   <si>
+    <t>4.3 Für Jugendliche wird unternehmerisches Coaching und Mentoring geboten.</t>
+  </si>
+  <si>
     <t>4.1 Es werden Bedarfsanalysen verwendet, um die zur Stärkung der unternehmerischen Fähigkeiten für verschiedene Profile von jugendlichen Unternehmern erforderlichen politischen Unterstützungsmaßnahmen zu identifizieren.</t>
   </si>
   <si>
     <t>4.2 Jugendlichen wird ein Unternehmertraining geboten.</t>
-  </si>
-[...1 lines deleted...]
-    <t>4.3 Für Jugendliche wird unternehmerisches Coaching und Mentoring geboten.</t>
   </si>
   <si>
     <t>4.4 Für Jugendliche werden Unternehmensentwicklungsdienste geboten.</t>
   </si>
   <si>
     <t>4.5 Initiativen zur Entwicklung unternehmerischer Fähigkeiten für Jugendliche sind eng mit Unterstützungen für Unternehmensfinanzierungen verknüpft.</t>
   </si>
   <si>
     <t>4.6 Initiativen zur Entwicklung unternehmerischer Fähigkeiten für Jugendliche werden über geeignete Kanäle vermittelt.</t>
   </si>
   <si>
     <t>4.7 Initiativen zur Entwicklung von unternehmerischen Fähigkeiten sind auf unterschiedliche Profile von Jugendlichen zugeschnitten.</t>
   </si>
   <si>
     <t>4.8 Überwachung und Bewertung werden eingesetzt, um die Wirkung, Effektivität und Effizienz von gezielten Unternehmenstrainings, Coaching und Mentoring sowie Unternehmensentwicklungsdiensten für Jugendunternehmertum zu messen.</t>
   </si>
   <si>
     <t>5.1 Es werden Bedarfsanalysen verwendet, um zu ermitteln, wie die Politik Lücken in der Verfügbarkeit und Zugänglichkeit von Finanzmitteln für jugendliche Unternehmer schließen kann.</t>
   </si>
   <si>
     <t>5.2 Die aktuellen Finanzierungsangebote für Unternehmensgründungen sind für unterschiedliche Profile von Jugendlichen geeignet.</t>
   </si>
   <si>
     <t>5.3 Die aktuellen Angebote zur Geschäftsentwicklungs- und Wachstumsfinanzierung sind für verschiedene Profile von Jugendlichen geeignet.</t>
   </si>